--- v0 (2026-06-01)
+++ v1 (2026-09-18)
@@ -48,4435 +48,3302 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Proximo vencimento</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Origem</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>R$ 49.000,00</t>
+          <t>R$ 57.000,00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>R$ 20.500,00</t>
+          <t>R$ 29.300,00</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>191 x 265,00</t>
+          <t>158 x 477,00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>R$ 49.000,00</t>
+          <t>R$ 71.000,00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>R$ 21.200,00</t>
+          <t>R$ 29.000,00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>191 X 260,00</t>
+          <t>180 X 498,00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>R$ 49.000,00</t>
+          <t>R$ 73.500,00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>R$ 21.200,00</t>
+          <t>R$ 30.900,00</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>191 x 265,00</t>
+          <t>159 x 612,00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>13/10/2026</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>R$ 49.300,00</t>
+          <t>R$ 85.500,00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>R$ 21.100,00</t>
+          <t>R$ 36.000,00</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>192 X 270,00</t>
+          <t>151 x 593,00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>R$ 63.500,00</t>
+          <t>R$ 100.000,00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>R$ 30.900,00</t>
+          <t>R$ 47.900,00</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>141 x 437,00</t>
+          <t>192 x 643,00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>R$ 70.000,00</t>
+          <t>R$ 100.700,00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>R$ 27.750,00</t>
+          <t>R$ 48.900,00</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>191 X 447,00</t>
+          <t>187 x 513,00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>R$ 70.000,00</t>
+          <t>R$ 102.680,00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>R$ 27.000,00</t>
+          <t>R$ 41.600,00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>191 X 440,00</t>
+          <t>110 x 713,00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
-          <t/>
+          <t>EXCELENTE TAXA  </t>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>R$ 75.700,00</t>
+          <t>R$ 103.000,00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>R$ 29.000,00</t>
+          <t>R$ 46.000,00</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>179 x 480,00</t>
+          <t>208 x 655,00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>R$ 84.800,00</t>
+          <t>R$ 105.770,00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>R$ 35.900,00</t>
+          <t>R$ 46.900,00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>149 x 793,00</t>
+          <t>220 x 566,00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Rodobens</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>R$ 90.600,00</t>
+          <t>R$ 105.800,00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>R$ 40.900,00</t>
+          <t>R$ 53.000,00</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>184 x 643,00</t>
+          <t>132 X 728,00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Rodobens</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>R$ 98.800,00</t>
+          <t>R$ 106.000,00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>R$ 36.900,00</t>
+          <t>R$ 47.000,00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>52 x 2.030,00</t>
+          <t>171 X 764,00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Rodobens</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>R$ 100.000,00</t>
+          <t>R$ 107.100,00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 40.800,00</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>166 x 727,00</t>
+          <t>196 x 682,00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>R$ 100.000,00</t>
+          <t>R$ 109.000,00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 46.000,00</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>177 x 711,00</t>
+          <t>159 x  776,00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>R$ 100.000,00</t>
+          <t>R$ 112.000,00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>R$ 42.000,00</t>
+          <t>R$ 47.900,00</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>114 x 681,00</t>
+          <t>166 x 839,00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
-          <t>Santander</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>R$ 103.000,00</t>
+          <t>R$ 112.100,00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>R$ 44.900,00</t>
+          <t>R$ 43.750,00</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>166 x 740,00</t>
+          <t>218 x 576,00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Caixa XS5</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>R$ 103.500,00</t>
+          <t>R$ 112.750,00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R$ 64.000,00</t>
+          <t>R$ 42.250,00</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>56 X 801,00</t>
+          <t>157 x 763,00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>R$ 104.600,00</t>
+          <t>R$ 113.500,00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>R$ 37.500,00</t>
+          <t>R$ 38.000,00</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>166 x 744,00</t>
+          <t>109 x 1.080,40</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>10/07/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>R$ 105.500,00</t>
+          <t>R$ 113.900,00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>R$ 43.200,00</t>
+          <t>R$ 49.900,00</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>180 x 742,00</t>
+          <t>212 X 587,00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>R$ 105.700,00</t>
+          <t>R$ 117.350,00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>R$ 49.500,00</t>
+          <t>R$ 50.900,00</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>81 X 820,00</t>
+          <t>146 x 955,00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>R$ 105.904,00</t>
+          <t>R$ 117.800,00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>R$ 59.900,00</t>
+          <t>R$ 45.700,00</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>160 x  721,00</t>
+          <t>73 x 1.633,00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>R$ 108.000,00</t>
+          <t>R$ 118.000,00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>R$ 42.500,00</t>
+          <t>R$ 59.000,00</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>222 x 563,00</t>
+          <t>130 x 1.018,00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
-          <t>Caixa XS5</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>R$ 108.250,00</t>
+          <t>R$ 122.100,00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>R$ 46.900,00</t>
+          <t>R$ 74.600,00</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>134 x 727,00</t>
+          <t>144 X 718,00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Banco do Brasil</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>R$ 108.500,00</t>
+          <t>R$ 122.200,00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>R$ 48.900,00</t>
+          <t>R$ 79.000,00</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>118 x 1.110,00</t>
+          <t>77 X 845,00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Caixa CNP</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>R$ 111.000,00</t>
+          <t>R$ 125.200,00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>R$ 40.900,00</t>
+          <t>R$ 53.900,00</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>63 x 1.787,00</t>
+          <t>146 x 776,00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Caixa XS5</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>R$ 111.000,00</t>
+          <t>R$ 135.050,00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>R$ 44.000,00</t>
+          <t>R$ 46.000,00</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>171 x 788,00</t>
+          <t>79 X 1.610,52</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>R$ 112.500,00</t>
+          <t>R$ 135.600,00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>R$ 48.900,00</t>
+          <t>R$ 40.400,00</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>156 x 755,00</t>
+          <t>89</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 2 x 2.553,00 + 87 x 1.702,00</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>R$ 113.000,00</t>
+          <t>R$ 135.800,00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>R$ 47.900,00</t>
+          <t>R$ 56.000,00</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>150 X 828,00</t>
+          <t>161</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 52 x 1.009,00 + 109 x 652,00</t>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>R$ 113.900,00</t>
+          <t>R$ 136.800,00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>R$ 49.900,00</t>
+          <t>R$ 39.000,00</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>56 x 1.402,00</t>
+          <t>77</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Embracon</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 3 x 2.728,00 + 74 x 1.936,00</t>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>R$ 117.250,00</t>
+          <t>R$ 144.350,00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>R$ 70.000,00</t>
+          <t>R$ 41.500,00</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>148 x 718,00</t>
+          <t>77</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 2 x 2.807,00 + 75 x 1.978,00</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>R$ 118.320,00</t>
+          <t>R$ 144.900,00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>R$ 74.693,00</t>
+          <t>R$ 62.000,00</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>81 x 793,00</t>
+          <t>141 x 1.100,00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>R$ 119.065,00</t>
+          <t>R$ 145.650,00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 45.500,00</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>120 x 953,00</t>
+          <t>77</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x 2.689,30 + 76 x 1.860,15</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>R$ 120.500,00</t>
+          <t>R$ 146.600,00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>R$ 52.500,00</t>
+          <t>R$ 44.750,00</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>150 x 776,00</t>
+          <t>82</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
-          <t>Caixa XS5</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x 2.636,00 + 81 x 1.798,50</t>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>R$ 121.280,00</t>
+          <t>R$ 149.000,00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>R$ 58.900,00</t>
+          <t>R$ 98.200,00</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>131 x 845,00</t>
+          <t>79 X 1.267,00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>R$ 122.870,00</t>
+          <t>R$ 160.000,00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>R$ 69.900,00</t>
+          <t>R$ 86.000,00</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>119 X 867,00</t>
+          <t>118 X 982,00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>R$ 124.000,00</t>
+          <t>R$ 163.700,00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>R$ 73.900,00</t>
+          <t>R$ 59.000,00</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>128 x 773,00</t>
+          <t>183 X 926,00</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>BANCORBRAS</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>R$ 128.000,00</t>
+          <t>R$ 165.700,00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>R$ 53.900,00</t>
+          <t>R$ 45.900,00</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>106 x 1.964,00</t>
+          <t>56 X 2.905,00</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Caixa CNP</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="38">
       <c r="A38" t="inlineStr">
         <is>
-          <t>R$ 129.000,00</t>
+          <t>R$ 190.000,00</t>
         </is>
       </c>
       <c r="B38" t="inlineStr">
         <is>
-          <t>R$ 49.900,00</t>
+          <t>R$ 86.000,00</t>
         </is>
       </c>
       <c r="C38" t="inlineStr">
         <is>
-          <t>37 x 3.146,00</t>
+          <t>96 x 1.898,00</t>
         </is>
       </c>
       <c r="D38" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E38" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F38" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G38" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H38" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="39">
       <c r="A39" t="inlineStr">
         <is>
-          <t>R$ 131.200,00</t>
+          <t>R$ 204.000,00</t>
         </is>
       </c>
       <c r="B39" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 93.900,00</t>
         </is>
       </c>
       <c r="C39" t="inlineStr">
         <is>
-          <t>89</t>
+          <t>190 x 1.288,00</t>
         </is>
       </c>
       <c r="D39" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E39" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F39" t="inlineStr">
         <is>
-          <t>sendo 11 x 1.786,00 + 78 x 1.471,80</t>
+          <t/>
         </is>
       </c>
       <c r="G39" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H39" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="40">
       <c r="A40" t="inlineStr">
         <is>
-          <t>R$ 132.912,00</t>
+          <t>R$ 204.850,00</t>
         </is>
       </c>
       <c r="B40" t="inlineStr">
         <is>
-          <t>R$ 57.900,00</t>
+          <t>R$ 84.900,00</t>
         </is>
       </c>
       <c r="C40" t="inlineStr">
         <is>
-          <t>152 X 795,00</t>
+          <t>112 x 1.788,00</t>
         </is>
       </c>
       <c r="D40" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E40" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F40" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G40" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H40" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="41">
       <c r="A41" t="inlineStr">
         <is>
-          <t>R$ 136.300,00</t>
+          <t>R$ 209.000,00</t>
         </is>
       </c>
       <c r="B41" t="inlineStr">
         <is>
-          <t>R$ 54.000,00</t>
+          <t>R$ 88.252,00</t>
         </is>
       </c>
       <c r="C41" t="inlineStr">
         <is>
-          <t>132 x 1.039,00</t>
+          <t>187 x 1.252,00</t>
         </is>
       </c>
       <c r="D41" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E41" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F41" t="inlineStr">
         <is>
-          <t/>
+          <t>COTA COM PROCURAÇÃO</t>
         </is>
       </c>
       <c r="G41" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H41" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="42">
       <c r="A42" t="inlineStr">
         <is>
-          <t>R$ 136.851,00</t>
+          <t>R$ 212.000,00</t>
         </is>
       </c>
       <c r="B42" t="inlineStr">
         <is>
-          <t>R$ 75.900,00</t>
+          <t>R$ 95.000,00</t>
         </is>
       </c>
       <c r="C42" t="inlineStr">
         <is>
-          <t>101 X 1.200,00</t>
+          <t>161 x 1.483,00</t>
         </is>
       </c>
       <c r="D42" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E42" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F42" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G42" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
       <c r="H42" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="43">
       <c r="A43" t="inlineStr">
         <is>
-          <t>R$ 141.500,00</t>
+          <t>R$ 212.000,00</t>
         </is>
       </c>
       <c r="B43" t="inlineStr">
         <is>
-          <t>R$ 75.500,00</t>
+          <t>R$ 96.000,00</t>
         </is>
       </c>
       <c r="C43" t="inlineStr">
         <is>
-          <t>40 x 2.447,00</t>
+          <t>175 X 1.422,00</t>
         </is>
       </c>
       <c r="D43" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E43" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F43" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G43" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H43" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="44">
       <c r="A44" t="inlineStr">
         <is>
-          <t>R$ 142.300,00</t>
+          <t>R$ 215.000,00</t>
         </is>
       </c>
       <c r="B44" t="inlineStr">
         <is>
-          <t>R$ 74.900,00</t>
+          <t>R$ 82.000,00</t>
         </is>
       </c>
       <c r="C44" t="inlineStr">
         <is>
-          <t>115 x 941,00</t>
+          <t>63</t>
         </is>
       </c>
       <c r="D44" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E44" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F44" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 56 x 3.800,00 + 7 x 2.950,00</t>
         </is>
       </c>
       <c r="G44" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H44" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="45">
       <c r="A45" t="inlineStr">
         <is>
-          <t>R$ 143.830,00</t>
+          <t>R$ 219.000,00</t>
         </is>
       </c>
       <c r="B45" t="inlineStr">
         <is>
-          <t>R$ 91.900,00</t>
+          <t>R$ 120.000,00</t>
         </is>
       </c>
       <c r="C45" t="inlineStr">
         <is>
-          <t>83 X 1.267,00</t>
+          <t>130 x 1.480,00</t>
         </is>
       </c>
       <c r="D45" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E45" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F45" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G45" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H45" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="46">
       <c r="A46" t="inlineStr">
         <is>
-          <t>R$ 150.000,00</t>
+          <t>R$ 220.900,00</t>
         </is>
       </c>
       <c r="B46" t="inlineStr">
         <is>
-          <t>R$ 80.000,00</t>
+          <t>R$ 75.900,00</t>
         </is>
       </c>
       <c r="C46" t="inlineStr">
         <is>
-          <t>180 x 786,00</t>
+          <t>86 x  2.407,00 </t>
         </is>
       </c>
       <c r="D46" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E46" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F46" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G46" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="H46" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="47">
       <c r="A47" t="inlineStr">
         <is>
-          <t>R$ 150.000,00</t>
+          <t>R$ 233.000,00</t>
         </is>
       </c>
       <c r="B47" t="inlineStr">
         <is>
-          <t>R$ 60.000,00</t>
+          <t>R$ 99.900,00</t>
         </is>
       </c>
       <c r="C47" t="inlineStr">
         <is>
-          <t>190 X 980,00</t>
+          <t>123 x 2.108,00</t>
         </is>
       </c>
       <c r="D47" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E47" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F47" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G47" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H47" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="48">
       <c r="A48" t="inlineStr">
         <is>
-          <t>R$ 160.500,00</t>
+          <t>R$ 234.300,00</t>
         </is>
       </c>
       <c r="B48" t="inlineStr">
         <is>
-          <t>R$ 63.000,00</t>
+          <t>R$ 52.900,00</t>
         </is>
       </c>
       <c r="C48" t="inlineStr">
         <is>
-          <t>181 X 1.013,00</t>
+          <t>94 X 3.541,00</t>
         </is>
       </c>
       <c r="D48" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Caixa CNP</t>
         </is>
       </c>
       <c r="E48" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F48" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G48" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H48" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="49">
       <c r="A49" t="inlineStr">
         <is>
-          <t>R$ 160.700,00</t>
+          <t>R$ 242.000,00</t>
         </is>
       </c>
       <c r="B49" t="inlineStr">
         <is>
-          <t>R$ 54.900,00</t>
+          <t>R$ 96.000,00</t>
         </is>
       </c>
       <c r="C49" t="inlineStr">
         <is>
-          <t>71 x 2.130,00</t>
+          <t>119 x 2.325,00</t>
         </is>
       </c>
       <c r="D49" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E49" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F49" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G49" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H49" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="50">
       <c r="A50" t="inlineStr">
         <is>
-          <t>R$ 165.000,00</t>
+          <t>R$ 242.900,00</t>
         </is>
       </c>
       <c r="B50" t="inlineStr">
         <is>
-          <t>R$ 45.000,00</t>
+          <t>R$ 96.800,00</t>
         </is>
       </c>
       <c r="C50" t="inlineStr">
         <is>
-          <t>60 X 2.905,00</t>
+          <t>196</t>
         </is>
       </c>
       <c r="D50" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E50" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F50" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 52 x 1.691,00+ 109 x 1.334,00 + 35 x 682,00</t>
         </is>
       </c>
       <c r="G50" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H50" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="51">
       <c r="A51" t="inlineStr">
         <is>
-          <t>R$ 166.100,00</t>
+          <t>R$ 267.700,00</t>
         </is>
       </c>
       <c r="B51" t="inlineStr">
         <is>
-          <t>R$ 49.000,00</t>
+          <t>R$ 130.900,00</t>
         </is>
       </c>
       <c r="C51" t="inlineStr">
         <is>
-          <t>65 X 2.589,00</t>
+          <t>101 X 2.186,00</t>
         </is>
       </c>
       <c r="D51" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E51" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F51" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G51" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H51" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="52">
       <c r="A52" t="inlineStr">
         <is>
-          <t>R$ 172.400,00</t>
+          <t>R$ 272.000,00</t>
         </is>
       </c>
       <c r="B52" t="inlineStr">
         <is>
-          <t>R$ 69.900,00</t>
+          <t>R$ 138.000,00</t>
         </is>
       </c>
       <c r="C52" t="inlineStr">
         <is>
-          <t>168 x 1.121,00</t>
+          <t>130 x 1.988,00</t>
         </is>
       </c>
       <c r="D52" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E52" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F52" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G52" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H52" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="53">
       <c r="A53" t="inlineStr">
         <is>
-          <t>R$ 178.000,00</t>
+          <t>R$ 285.000,00</t>
         </is>
       </c>
       <c r="B53" t="inlineStr">
         <is>
-          <t>R$ 85.900,00</t>
+          <t>R$ 83.500,00</t>
         </is>
       </c>
       <c r="C53" t="inlineStr">
         <is>
-          <t>157 X 1.066,00</t>
+          <t>78</t>
         </is>
       </c>
       <c r="D53" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E53" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F53" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 4 x 4.644,00 + 66 x 3.852,00 + 8 x 1.936,00</t>
         </is>
       </c>
       <c r="G53" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="H53" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="54">
       <c r="A54" t="inlineStr">
         <is>
-          <t>R$ 189.851,00</t>
+          <t>R$ 294.200,00</t>
         </is>
       </c>
       <c r="B54" t="inlineStr">
         <is>
-          <t>R$ 124.900,00</t>
+          <t>R$ 116.950,00</t>
         </is>
       </c>
       <c r="C54" t="inlineStr">
         <is>
-          <t>83 x 1.525,00</t>
+          <t>156 x 1.931,00</t>
         </is>
       </c>
       <c r="D54" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E54" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F54" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G54" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H54" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="55">
       <c r="A55" t="inlineStr">
         <is>
-          <t>R$ 192.350,00</t>
+          <t>R$ 309.800,00</t>
         </is>
       </c>
       <c r="B55" t="inlineStr">
         <is>
-          <t>R$ 109.900,00</t>
+          <t>R$ 141.000,00</t>
         </is>
       </c>
       <c r="C55" t="inlineStr">
         <is>
-          <t>83 x 1.749,00</t>
+          <t>164 X 2.021,00</t>
         </is>
       </c>
       <c r="D55" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E55" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F55" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G55" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H55" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="56">
       <c r="A56" t="inlineStr">
         <is>
-          <t>R$ 192.550,00</t>
+          <t>R$ 310.000,00</t>
         </is>
       </c>
       <c r="B56" t="inlineStr">
         <is>
-          <t>R$ 109.000,00</t>
+          <t>R$ 151.000,00</t>
         </is>
       </c>
       <c r="C56" t="inlineStr">
         <is>
-          <t>83 X 1.750,00</t>
+          <t>224 x 1.838,00</t>
         </is>
       </c>
       <c r="D56" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="E56" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F56" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G56" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H56" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="57">
       <c r="A57" t="inlineStr">
         <is>
-          <t>R$ 193.707,00</t>
+          <t>R$ 317.000,00</t>
         </is>
       </c>
       <c r="B57" t="inlineStr">
         <is>
-          <t>R$ 124.900,00</t>
+          <t>R$ 147.000,00</t>
         </is>
       </c>
       <c r="C57" t="inlineStr">
         <is>
-          <t>83 X 1.583,00</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D57" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E57" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F57" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 12 x 2.240,00 + 84 x 3.544,00</t>
         </is>
       </c>
       <c r="G57" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H57" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="58">
       <c r="A58" t="inlineStr">
         <is>
-          <t>R$ 196.000,00</t>
+          <t>R$ 345.000,00</t>
         </is>
       </c>
       <c r="B58" t="inlineStr">
         <is>
-          <t>R$ 96.900,00</t>
+          <t>R$ 135.900,00</t>
         </is>
       </c>
       <c r="C58" t="inlineStr">
         <is>
-          <t>138 x 1.485,00</t>
+          <t>152 X 2.753,00</t>
         </is>
       </c>
       <c r="D58" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E58" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F58" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G58" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H58" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="59">
       <c r="A59" t="inlineStr">
         <is>
-          <t>R$ 202.750,00</t>
+          <t>R$ 350.000,00</t>
         </is>
       </c>
       <c r="B59" t="inlineStr">
         <is>
-          <t>R$ 40.000,00</t>
+          <t>R$ 149.000,00</t>
         </is>
       </c>
       <c r="C59" t="inlineStr">
         <is>
-          <t>52</t>
+          <t>188 x 2.292,00</t>
         </is>
       </c>
       <c r="D59" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E59" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F59" t="inlineStr">
         <is>
-          <t>sendo 2 x 5.605,61 + 50 x 4.586,87</t>
+          <t/>
         </is>
       </c>
       <c r="G59" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="H59" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="60">
       <c r="A60" t="inlineStr">
         <is>
-          <t>R$ 205.000,00</t>
+          <t>R$ 370.000,00</t>
         </is>
       </c>
       <c r="B60" t="inlineStr">
         <is>
-          <t>R$ 96.000,00</t>
+          <t>R$ 159.000,00</t>
         </is>
       </c>
       <c r="C60" t="inlineStr">
         <is>
-          <t>165 x 1.483,00</t>
+          <t>184 X 2.198,00</t>
         </is>
       </c>
       <c r="D60" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E60" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F60" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G60" t="inlineStr">
         <is>
-          <t>10/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H60" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="61">
       <c r="A61" t="inlineStr">
         <is>
-          <t>R$ 211.600,00</t>
+          <t>R$ 378.500,00</t>
         </is>
       </c>
       <c r="B61" t="inlineStr">
         <is>
-          <t>R$ 105.000,00</t>
+          <t>R$ 170.000,00</t>
         </is>
       </c>
       <c r="C61" t="inlineStr">
         <is>
-          <t>66 X 2.188,00</t>
+          <t>120</t>
         </is>
       </c>
       <c r="D61" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E61" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F61" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 42 x 3.140,00 + 78 x 2.285,00</t>
         </is>
       </c>
       <c r="G61" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>13/10/2026</t>
         </is>
       </c>
       <c r="H61" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="62">
       <c r="A62" t="inlineStr">
         <is>
-          <t>R$ 213.250,00</t>
+          <t>R$ 420.000,00</t>
         </is>
       </c>
       <c r="B62" t="inlineStr">
         <is>
-          <t>R$ 106.900,00</t>
+          <t>R$ 170.900,00</t>
         </is>
       </c>
       <c r="C62" t="inlineStr">
         <is>
-          <t>216 x 1.118,00</t>
+          <t>164 X 3.564,00</t>
         </is>
       </c>
       <c r="D62" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Primo Rossi</t>
         </is>
       </c>
       <c r="E62" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F62" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G62" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>18/11/2026</t>
         </is>
       </c>
       <c r="H62" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="63">
       <c r="A63" t="inlineStr">
         <is>
-          <t>R$ 217.200,00</t>
+          <t>R$ 426.800,00</t>
         </is>
       </c>
       <c r="B63" t="inlineStr">
         <is>
-          <t>R$ 93.000,00</t>
+          <t>R$ 126.000,00</t>
         </is>
       </c>
       <c r="C63" t="inlineStr">
         <is>
-          <t>159 x 1.516,00</t>
+          <t>77</t>
         </is>
       </c>
       <c r="D63" t="inlineStr">
         <is>
-          <t>Santander</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E63" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F63" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 1 x  8.224,30 + 1 x 7.395,15 + 1 x  6.566,15 + 74 x 5.774,15</t>
         </is>
       </c>
       <c r="G63" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H63" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="64">
       <c r="A64" t="inlineStr">
         <is>
-          <t>R$ 223.200,00</t>
+          <t>R$ 436.000,00</t>
         </is>
       </c>
       <c r="B64" t="inlineStr">
         <is>
-          <t>R$ 124.900,00</t>
+          <t>R$ 205.900,00</t>
         </is>
       </c>
       <c r="C64" t="inlineStr">
         <is>
-          <t>71 x 1.695,00</t>
+          <t>132 x 2.850,00</t>
         </is>
       </c>
       <c r="D64" t="inlineStr">
         <is>
-          <t>Santander</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E64" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F64" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G64" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H64" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="65">
       <c r="A65" t="inlineStr">
         <is>
-          <t>R$ 224.530,00</t>
+          <t>R$ 441.700,00</t>
         </is>
       </c>
       <c r="B65" t="inlineStr">
         <is>
-          <t>R$ 100.900,00</t>
+          <t>R$ 189.900,00</t>
         </is>
       </c>
       <c r="C65" t="inlineStr">
         <is>
-          <t>164 X 1.693,00</t>
+          <t>163 x 2.750,00</t>
         </is>
       </c>
       <c r="D65" t="inlineStr">
         <is>
-          <t>Caixa XS5</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E65" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F65" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G65" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H65" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="66">
       <c r="A66" t="inlineStr">
         <is>
-          <t>R$ 230.000,00</t>
+          <t>R$ 511.300,00</t>
         </is>
       </c>
       <c r="B66" t="inlineStr">
         <is>
-          <t>R$ 74.000,00</t>
+          <t>R$ 241.900,00</t>
         </is>
       </c>
       <c r="C66" t="inlineStr">
         <is>
-          <t>160 x 1.697,00</t>
+          <t>184 x 3.187,00</t>
         </is>
       </c>
       <c r="D66" t="inlineStr">
         <is>
-          <t>Unifisa</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E66" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F66" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G66" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H66" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="67">
       <c r="A67" t="inlineStr">
         <is>
-          <t>R$ 232.800,00</t>
+          <t>R$ 547.000,00</t>
         </is>
       </c>
       <c r="B67" t="inlineStr">
         <is>
-          <t>R$ 99.900,00</t>
+          <t>R$ 125.000,00</t>
         </is>
       </c>
       <c r="C67" t="inlineStr">
         <is>
-          <t>127 x 2.108,00</t>
+          <t>95 x 8.295,00</t>
         </is>
       </c>
       <c r="D67" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Caixa CNP</t>
         </is>
       </c>
       <c r="E67" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F67" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G67" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H67" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="68">
       <c r="A68" t="inlineStr">
         <is>
-          <t>R$ 235.800,00</t>
+          <t>R$ 552.000,00</t>
         </is>
       </c>
       <c r="B68" t="inlineStr">
         <is>
-          <t>R$ 109.000,00</t>
+          <t>R$ 226.000,00</t>
         </is>
       </c>
       <c r="C68" t="inlineStr">
         <is>
-          <t>164 x 1.094,00</t>
+          <t>183</t>
         </is>
       </c>
       <c r="D68" t="inlineStr">
         <is>
-          <t>Caixa XS5</t>
+          <t>Yamaha</t>
         </is>
       </c>
       <c r="E68" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F68" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 133 x 3.960,00 + 3 x 2.809,00 + 47 x 2.007,00</t>
         </is>
       </c>
       <c r="G68" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>16/10/2026</t>
         </is>
       </c>
       <c r="H68" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="69">
       <c r="A69" t="inlineStr">
         <is>
-          <t>R$ 242.000,00</t>
+          <t>R$ 585.000,00</t>
         </is>
       </c>
       <c r="B69" t="inlineStr">
         <is>
-          <t>R$ 97.000,00</t>
+          <t>R$ 290.000,00</t>
         </is>
       </c>
       <c r="C69" t="inlineStr">
         <is>
-          <t>123 x 2.325,00</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D69" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Rodobens</t>
         </is>
       </c>
       <c r="E69" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F69" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo  48 x 5.755,00 + 7 x 4.435,00 + 41 x 4.181,00</t>
         </is>
       </c>
       <c r="G69" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>13/10/2026</t>
         </is>
       </c>
       <c r="H69" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="70">
       <c r="A70" t="inlineStr">
         <is>
+          <t>R$ 592.500,00</t>
+        </is>
+      </c>
+      <c r="B70" t="inlineStr">
+        <is>
           <t>R$ 254.000,00</t>
         </is>
       </c>
-      <c r="B70" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="C70" t="inlineStr">
         <is>
-          <t>161 x 1.922,00</t>
+          <t>118 x 4.322,00</t>
         </is>
       </c>
       <c r="D70" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E70" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F70" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G70" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H70" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="71">
       <c r="A71" t="inlineStr">
         <is>
-          <t>R$ 285.000,00</t>
+          <t>R$ 600.000,00</t>
         </is>
       </c>
       <c r="B71" t="inlineStr">
         <is>
-          <t>R$ 128.900,00</t>
+          <t>R$ 264.000,00</t>
         </is>
       </c>
       <c r="C71" t="inlineStr">
         <is>
-          <t>167 x 1.828,00</t>
+          <t>186 X 4.136,00</t>
         </is>
       </c>
       <c r="D71" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E71" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F71" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G71" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H71" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="72">
       <c r="A72" t="inlineStr">
         <is>
-          <t>R$ 298.000,00</t>
+          <t>R$ 605.600,00</t>
         </is>
       </c>
       <c r="B72" t="inlineStr">
         <is>
-          <t>R$ 118.200,00</t>
+          <t>R$ 149.550,00</t>
         </is>
       </c>
       <c r="C72" t="inlineStr">
         <is>
-          <t>191 x 1.763,00</t>
+          <t>88 X 9.558,00</t>
         </is>
       </c>
       <c r="D72" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Caixa CNP</t>
         </is>
       </c>
       <c r="E72" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F72" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G72" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H72" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="73">
       <c r="A73" t="inlineStr">
         <is>
-          <t>R$ 301.000,00</t>
+          <t>R$ 663.500,00</t>
         </is>
       </c>
       <c r="B73" t="inlineStr">
         <is>
-          <t>R$ 134.900,00</t>
+          <t>R$ 265.000,00</t>
         </is>
       </c>
       <c r="C73" t="inlineStr">
         <is>
-          <t>191 x 1.853,00</t>
+          <t>164 x 4.025,55</t>
         </is>
       </c>
       <c r="D73" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E73" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F73" t="inlineStr">
         <is>
-          <t/>
+          <t>COTA COM PROCURAÇÃO</t>
         </is>
       </c>
       <c r="G73" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H73" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="74">
       <c r="A74" t="inlineStr">
         <is>
-          <t>R$ 301.000,00</t>
+          <t>R$ 781.300,00</t>
         </is>
       </c>
       <c r="B74" t="inlineStr">
         <is>
-          <t>R$ 128.900,00</t>
+          <t>R$ 174.000,00</t>
         </is>
       </c>
       <c r="C74" t="inlineStr">
         <is>
-          <t>234 X 1.602,00</t>
+          <t>96</t>
         </is>
       </c>
       <c r="D74" t="inlineStr">
         <is>
-          <t>Sicoob</t>
+          <t>Caixa CNP</t>
         </is>
       </c>
       <c r="E74" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F74" t="inlineStr">
         <is>
-          <t>SICOOB PONTA</t>
+          <t>sendo 95 x 11.836,00 + 1 x 8.295,00</t>
         </is>
       </c>
       <c r="G74" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/09/2026</t>
         </is>
       </c>
       <c r="H74" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="75">
       <c r="A75" t="inlineStr">
         <is>
-          <t>R$ 305.000,00</t>
+          <t>R$ 786.000,00</t>
         </is>
       </c>
       <c r="B75" t="inlineStr">
         <is>
-          <t>R$ 127.000,00</t>
+          <t>R$ 329.200,00</t>
         </is>
       </c>
       <c r="C75" t="inlineStr">
         <is>
-          <t>103</t>
+          <t>223 X 4.126,00</t>
         </is>
       </c>
       <c r="D75" t="inlineStr">
         <is>
-          <t>Rodobens</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E75" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F75" t="inlineStr">
         <is>
-          <t>sendo 19 x 2.534,00 + 84 x 3.680,00</t>
+          <t>COTA COM PROCURAÇÃO</t>
         </is>
       </c>
       <c r="G75" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H75" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="76">
       <c r="A76" t="inlineStr">
         <is>
-          <t>R$ 305.500,00</t>
+          <t>R$ 799.200,00</t>
         </is>
       </c>
       <c r="B76" t="inlineStr">
         <is>
-          <t>R$ 136.900,00</t>
+          <t>R$ 254.500,00</t>
         </is>
       </c>
       <c r="C76" t="inlineStr">
         <is>
-          <t>186 x 1.890,00</t>
+          <t>84</t>
         </is>
       </c>
       <c r="D76" t="inlineStr">
         <is>
-          <t>Yamaha</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E76" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F76" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 4 x 13.641,00 + 74 x 9.855,00 + 2 x  7.919,00 + 4 x 6.273,00&lt;br /&gt;
+*JUNÇÃO COM PROCURAÇÃO*</t>
         </is>
       </c>
       <c r="G76" t="inlineStr">
         <is>
-          <t>16/06/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="H76" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="77">
       <c r="A77" t="inlineStr">
         <is>
-          <t>R$ 308.850,00</t>
+          <t>R$ 923.000,00</t>
         </is>
       </c>
       <c r="B77" t="inlineStr">
         <is>
-          <t>R$ 79.900,00</t>
+          <t>R$ 393.000,00</t>
         </is>
       </c>
       <c r="C77" t="inlineStr">
         <is>
-          <t>23 x 13.296,00</t>
+          <t>65 x 12.439,00</t>
         </is>
       </c>
       <c r="D77" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Santander</t>
         </is>
       </c>
       <c r="E77" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F77" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G77" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H77" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="78">
       <c r="A78" t="inlineStr">
         <is>
-          <t>R$ 323.480,00</t>
+          <t>R$ 1.100.000,00</t>
         </is>
       </c>
       <c r="B78" t="inlineStr">
         <is>
-          <t>R$ 109.900,00</t>
+          <t>R$ 458.900,00</t>
         </is>
       </c>
       <c r="C78" t="inlineStr">
         <is>
-          <t>22 x 12.206,00</t>
+          <t>181</t>
         </is>
       </c>
       <c r="D78" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Primo Rossi</t>
         </is>
       </c>
       <c r="E78" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F78" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 2 x 4.100,00 + 179 x 7.686,00</t>
         </is>
       </c>
       <c r="G78" t="inlineStr">
         <is>
-          <t>05/05/2026</t>
+          <t>18/09/2026</t>
         </is>
       </c>
       <c r="H78" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="79">
       <c r="A79" t="inlineStr">
         <is>
-          <t>R$ 339.150,00</t>
+          <t>R$ 1.175.100,00</t>
         </is>
       </c>
       <c r="B79" t="inlineStr">
         <is>
-          <t>R$ 144.900,00</t>
+          <t>R$ 529.000,00</t>
         </is>
       </c>
       <c r="C79" t="inlineStr">
         <is>
-          <t>122 x 2.415,00</t>
+          <t>170 x 7.210,00</t>
         </is>
       </c>
       <c r="D79" t="inlineStr">
         <is>
-          <t>Santander</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E79" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F79" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G79" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H79" t="inlineStr">
-        <is>
-[...1132 lines deleted...]
-      <c r="H106" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>