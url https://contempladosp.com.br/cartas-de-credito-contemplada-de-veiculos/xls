--- v0 (2026-06-01)
+++ v1 (2026-09-18)
@@ -48,3681 +48,1537 @@
       </c>
       <c r="E1" t="inlineStr">
         <is>
           <t>Situação</t>
         </is>
       </c>
       <c r="F1" t="inlineStr">
         <is>
           <t>Observação</t>
         </is>
       </c>
       <c r="G1" t="inlineStr">
         <is>
           <t>Proximo vencimento</t>
         </is>
       </c>
       <c r="H1" t="inlineStr">
         <is>
           <t>Origem</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="inlineStr">
         <is>
-          <t>R$ 22.100,00</t>
+          <t>R$ 21.500,00</t>
         </is>
       </c>
       <c r="B2" t="inlineStr">
         <is>
-          <t>R$ 14.400,00</t>
+          <t>R$ 8.900,00</t>
         </is>
       </c>
       <c r="C2" t="inlineStr">
         <is>
-          <t>77 X 121,00</t>
+          <t>29 x 926,00</t>
         </is>
       </c>
       <c r="D2" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="E2" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F2" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G2" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H2" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="inlineStr">
         <is>
-          <t>R$ 29.650,00</t>
+          <t>R$ 26.550,00</t>
         </is>
       </c>
       <c r="B3" t="inlineStr">
         <is>
-          <t>R$ 13.900,00</t>
+          <t>R$ 9.900,00</t>
         </is>
       </c>
       <c r="C3" t="inlineStr">
         <is>
-          <t>54 x 680,00</t>
+          <t>24 x 1.277,00</t>
         </is>
       </c>
       <c r="D3" t="inlineStr">
         <is>
           <t>Itaú</t>
         </is>
       </c>
       <c r="E3" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F3" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G3" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H3" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="inlineStr">
         <is>
-          <t>R$ 30.800,00</t>
+          <t>R$ 38.600,00</t>
         </is>
       </c>
       <c r="B4" t="inlineStr">
         <is>
-          <t>R$ 17.800,00</t>
+          <t>R$ 19.300,00</t>
         </is>
       </c>
       <c r="C4" t="inlineStr">
         <is>
-          <t>29 x 853,00</t>
+          <t>25 x 911,00</t>
         </is>
       </c>
       <c r="D4" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E4" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F4" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G4" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H4" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="inlineStr">
         <is>
-          <t>R$ 36.800,00</t>
+          <t>R$ 45.650,00</t>
         </is>
       </c>
       <c r="B5" t="inlineStr">
         <is>
-          <t>R$ 9.900,00</t>
+          <t>R$ 30.000,00</t>
         </is>
       </c>
       <c r="C5" t="inlineStr">
         <is>
-          <t>29 X 1.343,00</t>
+          <t>35 X 964,00</t>
         </is>
       </c>
       <c r="D5" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E5" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F5" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G5" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H5" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="inlineStr">
         <is>
-          <t>R$ 36.900,00</t>
+          <t>R$ 48.100,00</t>
         </is>
       </c>
       <c r="B6" t="inlineStr">
         <is>
-          <t>R$ 24.600,00</t>
+          <t>R$ 30.900,00</t>
         </is>
       </c>
       <c r="C6" t="inlineStr">
         <is>
-          <t>77 x 200,00</t>
+          <t>47 X 804,00</t>
         </is>
       </c>
       <c r="D6" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E6" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F6" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G6" t="inlineStr">
         <is>
-          <t>05/07/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H6" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="inlineStr">
         <is>
-          <t>R$ 38.500,00</t>
+          <t>R$ 50.000,00</t>
         </is>
       </c>
       <c r="B7" t="inlineStr">
         <is>
-          <t>R$ 25.900,00</t>
+          <t>R$ 26.900,00</t>
         </is>
       </c>
       <c r="C7" t="inlineStr">
         <is>
-          <t>46 x 578,00</t>
+          <t>39 x 935,00</t>
         </is>
       </c>
       <c r="D7" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E7" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F7" t="inlineStr">
         <is>
-          <t>FATURA 15 ANOS</t>
+          <t/>
         </is>
       </c>
       <c r="G7" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H7" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="inlineStr">
         <is>
-          <t>R$ 38.560,00</t>
+          <t>R$ 56.000,00</t>
         </is>
       </c>
       <c r="B8" t="inlineStr">
         <is>
-          <t>R$ 16.900,00</t>
+          <t>R$ 27.900,00</t>
         </is>
       </c>
       <c r="C8" t="inlineStr">
         <is>
-          <t>38 x 996,00</t>
+          <t>44 X 1.080,00</t>
         </is>
       </c>
       <c r="D8" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E8" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F8" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G8" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H8" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="inlineStr">
         <is>
-          <t>R$ 38.600,00</t>
+          <t>R$ 56.500,00</t>
         </is>
       </c>
       <c r="B9" t="inlineStr">
         <is>
-          <t>R$ 15.300,00</t>
+          <t>R$ 25.000,00</t>
         </is>
       </c>
       <c r="C9" t="inlineStr">
         <is>
-          <t>44 x 743,00</t>
+          <t>26 x 1.865,00</t>
         </is>
       </c>
       <c r="D9" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E9" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F9" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G9" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H9" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="inlineStr">
         <is>
-          <t>R$ 38.700,00</t>
+          <t>R$ 60.950,00</t>
         </is>
       </c>
       <c r="B10" t="inlineStr">
         <is>
-          <t>R$ 18.385,00</t>
+          <t>R$ 30.900,00</t>
         </is>
       </c>
       <c r="C10" t="inlineStr">
         <is>
-          <t>25 X 1.485,00</t>
+          <t>49 X 1.100,00</t>
         </is>
       </c>
       <c r="D10" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E10" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F10" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G10" t="inlineStr">
         <is>
-          <t>15/05/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H10" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="inlineStr">
         <is>
-          <t>R$ 39.100,00</t>
+          <t>R$ 71.700,00</t>
         </is>
       </c>
       <c r="B11" t="inlineStr">
         <is>
-          <t>R$ 15.300,00</t>
+          <t>R$ 35.900,00</t>
         </is>
       </c>
       <c r="C11" t="inlineStr">
         <is>
-          <t>73 x 574,00</t>
+          <t>95 x 842,00</t>
         </is>
       </c>
       <c r="D11" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E11" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F11" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G11" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/10/2026</t>
         </is>
       </c>
       <c r="H11" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="inlineStr">
         <is>
-          <t>R$ 39.200,00</t>
+          <t>R$ 72.600,00</t>
         </is>
       </c>
       <c r="B12" t="inlineStr">
         <is>
-          <t>R$ 14.550,00</t>
+          <t>R$ 28.900,00</t>
         </is>
       </c>
       <c r="C12" t="inlineStr">
         <is>
-          <t>17 X 1.820,00</t>
+          <t>36 x 1.810,00</t>
         </is>
       </c>
       <c r="D12" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E12" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F12" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G12" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
       <c r="H12" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="inlineStr">
         <is>
-          <t>R$ 39.500,00</t>
+          <t>R$ 73.900,00</t>
         </is>
       </c>
       <c r="B13" t="inlineStr">
         <is>
-          <t>R$ 9.400,00</t>
+          <t>R$ 28.900,00</t>
         </is>
       </c>
       <c r="C13" t="inlineStr">
         <is>
-          <t>27 X 1.571,50</t>
+          <t>36 x 1.930,00</t>
         </is>
       </c>
       <c r="D13" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E13" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F13" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G13" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
       <c r="H13" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="inlineStr">
         <is>
-          <t>R$ 40.100,00</t>
+          <t>R$ 75.000,00</t>
         </is>
       </c>
       <c r="B14" t="inlineStr">
         <is>
-          <t>R$ 28.900,00</t>
+          <t>R$ 32.300,00</t>
         </is>
       </c>
       <c r="C14" t="inlineStr">
         <is>
-          <t>46 X 476,00</t>
+          <t>31 x 2.182,00</t>
         </is>
       </c>
       <c r="D14" t="inlineStr">
         <is>
-          <t>Itaú</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E14" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F14" t="inlineStr">
         <is>
-          <t>FATURA 15 ANOS</t>
+          <t/>
         </is>
       </c>
       <c r="G14" t="inlineStr">
         <is>
-          <t>05/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H14" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="inlineStr">
         <is>
-          <t>R$ 40.900,00</t>
+          <t>R$ 78.500,00</t>
         </is>
       </c>
       <c r="B15" t="inlineStr">
         <is>
-          <t>R$ 7.500,00</t>
+          <t>R$ 41.900,00</t>
         </is>
       </c>
       <c r="C15" t="inlineStr">
         <is>
-          <t>27 X 1.759,00</t>
+          <t>34 x 2.014,00</t>
         </is>
       </c>
       <c r="D15" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E15" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F15" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G15" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H15" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="inlineStr">
         <is>
-          <t>R$ 41.900,00</t>
+          <t>R$ 80.500,00</t>
         </is>
       </c>
       <c r="B16" t="inlineStr">
         <is>
-          <t>R$ 12.400,00</t>
+          <t>R$ 39.000,00</t>
         </is>
       </c>
       <c r="C16" t="inlineStr">
         <is>
-          <t>30 x 1.368,00</t>
+          <t>40 x 1.636,00</t>
         </is>
       </c>
       <c r="D16" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E16" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F16" t="inlineStr">
         <is>
-          <t>COM PROCURAÇÃO</t>
+          <t/>
         </is>
       </c>
       <c r="G16" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H16" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 81.700,00</t>
         </is>
       </c>
       <c r="B17" t="inlineStr">
         <is>
-          <t>R$ 13.900,00</t>
+          <t>R$ 25.900,00</t>
         </is>
       </c>
       <c r="C17" t="inlineStr">
         <is>
-          <t>34 x 1.145,00</t>
+          <t>30 x 2.815,00</t>
         </is>
       </c>
       <c r="D17" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E17" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F17" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G17" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>05/09/2026</t>
         </is>
       </c>
       <c r="H17" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="inlineStr">
         <is>
-          <t>R$ 43.500,00</t>
+          <t>R$ 101.000,00</t>
         </is>
       </c>
       <c r="B18" t="inlineStr">
         <is>
-          <t>R$ 14.350,00</t>
+          <t>R$ 46.900,00</t>
         </is>
       </c>
       <c r="C18" t="inlineStr">
         <is>
-          <t>32 x 1.207,00</t>
+          <t>43 x 1.940,00</t>
         </is>
       </c>
       <c r="D18" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E18" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F18" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G18" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H18" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="19">
       <c r="A19" t="inlineStr">
         <is>
-          <t>R$ 43.600,00</t>
+          <t>R$ 101.000,00</t>
         </is>
       </c>
       <c r="B19" t="inlineStr">
         <is>
-          <t>R$ 14.900,00</t>
+          <t>R$ 48.600,00</t>
         </is>
       </c>
       <c r="C19" t="inlineStr">
         <is>
-          <t>32 X 1.180,00</t>
+          <t>41 x 2.134,00</t>
         </is>
       </c>
       <c r="D19" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E19" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F19" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G19" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H19" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="20">
       <c r="A20" t="inlineStr">
         <is>
-          <t>R$ 43.800,00</t>
+          <t>R$ 104.000,00</t>
         </is>
       </c>
       <c r="B20" t="inlineStr">
         <is>
-          <t>R$ 21.900,00</t>
+          <t>R$ 49.500,00</t>
         </is>
       </c>
       <c r="C20" t="inlineStr">
         <is>
-          <t>27 x 943,00</t>
+          <t>43 x 1.908,00</t>
         </is>
       </c>
       <c r="D20" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E20" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F20" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G20" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H20" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="21">
       <c r="A21" t="inlineStr">
         <is>
-          <t>R$ 43.800,00</t>
+          <t>R$ 108.750,00</t>
         </is>
       </c>
       <c r="B21" t="inlineStr">
         <is>
-          <t>R$ 15.900,00</t>
+          <t>R$ 73.000,00</t>
         </is>
       </c>
       <c r="C21" t="inlineStr">
         <is>
-          <t>31 X 1.119,00</t>
+          <t>31 x 1.998,00</t>
         </is>
       </c>
       <c r="D21" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E21" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F21" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G21" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H21" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="22">
       <c r="A22" t="inlineStr">
         <is>
-          <t>R$ 43.900,00</t>
+          <t>R$ 120.000,00</t>
         </is>
       </c>
       <c r="B22" t="inlineStr">
         <is>
-          <t>R$ 14.900,00</t>
+          <t>R$ 46.390,00</t>
         </is>
       </c>
       <c r="C22" t="inlineStr">
         <is>
-          <t>26 X 1.417,00</t>
+          <t>38 x 2.837,00</t>
         </is>
       </c>
       <c r="D22" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E22" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F22" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G22" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H22" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="23">
       <c r="A23" t="inlineStr">
         <is>
-          <t>R$ 44.000,00</t>
+          <t>R$ 127.800,00</t>
         </is>
       </c>
       <c r="B23" t="inlineStr">
         <is>
-          <t>R$ 17.900,00</t>
+          <t>R$ 53.000,00</t>
         </is>
       </c>
       <c r="C23" t="inlineStr">
         <is>
-          <t>28 x 1.150,00</t>
+          <t>66 X 2.055,00</t>
         </is>
       </c>
       <c r="D23" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E23" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F23" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G23" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H23" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="24">
       <c r="A24" t="inlineStr">
         <is>
-          <t>R$ 46.000,00</t>
+          <t>R$ 138.500,00</t>
         </is>
       </c>
       <c r="B24" t="inlineStr">
         <is>
-          <t>R$ 19.000,00</t>
+          <t>R$ 82.900,00</t>
         </is>
       </c>
       <c r="C24" t="inlineStr">
         <is>
-          <t>78 x 721,00</t>
+          <t>46 x 2.044,00</t>
         </is>
       </c>
       <c r="D24" t="inlineStr">
         <is>
-          <t>Volkswagen</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E24" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F24" t="inlineStr">
         <is>
-          <t/>
+          <t>VP05</t>
         </is>
       </c>
       <c r="G24" t="inlineStr">
         <is>
-          <t>20/05/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H24" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="25">
       <c r="A25" t="inlineStr">
         <is>
-          <t>R$ 47.850,00</t>
+          <t>R$ 141.000,00</t>
         </is>
       </c>
       <c r="B25" t="inlineStr">
         <is>
-          <t>R$ 12.700,00</t>
+          <t>R$ 53.000,00</t>
         </is>
       </c>
       <c r="C25" t="inlineStr">
         <is>
-          <t>31 X 1.649,00</t>
+          <t>60 x 2.395,00</t>
         </is>
       </c>
       <c r="D25" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Itaú</t>
         </is>
       </c>
       <c r="E25" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F25" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G25" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H25" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="26">
       <c r="A26" t="inlineStr">
         <is>
-          <t>R$ 51.792,00</t>
+          <t>R$ 144.600,00</t>
         </is>
       </c>
       <c r="B26" t="inlineStr">
         <is>
-          <t>R$ 22.000,00</t>
+          <t>R$ 87.900,00</t>
         </is>
       </c>
       <c r="C26" t="inlineStr">
         <is>
-          <t>26 X 1.524,00</t>
+          <t>50 X 1.767,00</t>
         </is>
       </c>
       <c r="D26" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E26" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F26" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G26" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H26" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="27">
       <c r="A27" t="inlineStr">
         <is>
-          <t>R$ 52.400,00</t>
+          <t>R$ 145.700,00</t>
         </is>
       </c>
       <c r="B27" t="inlineStr">
         <is>
-          <t>R$ 21.900,00</t>
+          <t>R$ 96.000,00</t>
         </is>
       </c>
       <c r="C27" t="inlineStr">
         <is>
-          <t>45 X 1.112,00</t>
+          <t>50 x 1.712,00</t>
         </is>
       </c>
       <c r="D27" t="inlineStr">
         <is>
-          <t>Bradesco</t>
+          <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E27" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F27" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G27" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H27" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="inlineStr">
         <is>
-          <t>R$ 52.400,00</t>
+          <t>R$ 154.700,00</t>
         </is>
       </c>
       <c r="B28" t="inlineStr">
         <is>
-          <t>R$ 22.900,00</t>
+          <t>R$ 57.850,00</t>
         </is>
       </c>
       <c r="C28" t="inlineStr">
         <is>
-          <t>45 X 1.075,00</t>
+          <t>32 x 3.981,00</t>
         </is>
       </c>
       <c r="D28" t="inlineStr">
         <is>
           <t>Bradesco</t>
         </is>
       </c>
       <c r="E28" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F28" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G28" t="inlineStr">
         <is>
-          <t>10/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H28" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="inlineStr">
         <is>
-          <t>R$ 53.560,00</t>
+          <t>R$ 155.000,00</t>
         </is>
       </c>
       <c r="B29" t="inlineStr">
         <is>
-          <t>R$ 12.200,00</t>
+          <t>R$ 63.000,00</t>
         </is>
       </c>
       <c r="C29" t="inlineStr">
         <is>
-          <t>31 X 1.909,30</t>
+          <t>41 x 3.264,00</t>
         </is>
       </c>
       <c r="D29" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Bradesco</t>
         </is>
       </c>
       <c r="E29" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F29" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G29" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>10/10/2026</t>
         </is>
       </c>
       <c r="H29" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="inlineStr">
         <is>
-          <t>R$ 53.700,00</t>
+          <t>R$ 166.700,00</t>
         </is>
       </c>
       <c r="B30" t="inlineStr">
         <is>
-          <t>R$ 11.200,00</t>
+          <t>R$ 31.000,00</t>
         </is>
       </c>
       <c r="C30" t="inlineStr">
         <is>
-          <t>30 x 2.005,00</t>
+          <t>27</t>
         </is>
       </c>
       <c r="D30" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E30" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F30" t="inlineStr">
         <is>
-          <t/>
+          <t>sendo 24 x 6.729,00 + 2 x  4.309,00 + 1 x 2.198,00</t>
         </is>
       </c>
       <c r="G30" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="H30" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="inlineStr">
         <is>
-          <t>R$ 54.050,00</t>
+          <t>R$ 170.650,00</t>
         </is>
       </c>
       <c r="B31" t="inlineStr">
         <is>
-          <t>R$ 9.000,00</t>
+          <t>R$ 84.900,00</t>
         </is>
       </c>
       <c r="C31" t="inlineStr">
         <is>
-          <t>27 x 2.435,00</t>
+          <t>50 x 3.067,00</t>
         </is>
       </c>
       <c r="D31" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E31" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F31" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G31" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H31" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" t="inlineStr">
         <is>
-          <t>R$ 54.300,00</t>
+          <t>R$ 172.300,00</t>
         </is>
       </c>
       <c r="B32" t="inlineStr">
         <is>
-          <t>R$ 20.600,00</t>
+          <t>R$ 87.900,00</t>
         </is>
       </c>
       <c r="C32" t="inlineStr">
         <is>
-          <t>27 x 1.920,00</t>
+          <t>50 x 2.836,00</t>
         </is>
       </c>
       <c r="D32" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E32" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F32" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G32" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H32" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" t="inlineStr">
         <is>
-          <t>R$ 54.900,00</t>
+          <t>R$ 175.000,00</t>
         </is>
       </c>
       <c r="B33" t="inlineStr">
         <is>
-          <t>R$ 26.900,00</t>
+          <t>R$ 76.000,00</t>
         </is>
       </c>
       <c r="C33" t="inlineStr">
         <is>
-          <t>27 x 1.500,00</t>
+          <t>42 x 3.362,00</t>
         </is>
       </c>
       <c r="D33" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E33" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F33" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G33" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/09/2026</t>
         </is>
       </c>
       <c r="H33" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 176.650,00</t>
         </is>
       </c>
       <c r="B34" t="inlineStr">
         <is>
-          <t>R$ 24.400,00</t>
+          <t>R$ 90.900,00</t>
         </is>
       </c>
       <c r="C34" t="inlineStr">
         <is>
-          <t>26 X 1.490,00</t>
+          <t>58 X 2.278,00</t>
         </is>
       </c>
       <c r="D34" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E34" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F34" t="inlineStr">
         <is>
-          <t/>
+          <t>VP09</t>
         </is>
       </c>
       <c r="G34" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H34" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="35">
       <c r="A35" t="inlineStr">
         <is>
-          <t>R$ 55.200,00</t>
+          <t>R$ 185.650,00</t>
         </is>
       </c>
       <c r="B35" t="inlineStr">
         <is>
-          <t>R$ 25.200,00</t>
+          <t>R$ 103.900,00</t>
         </is>
       </c>
       <c r="C35" t="inlineStr">
         <is>
-          <t>31 x 1.300,00</t>
+          <t>50 x 3.287,00</t>
         </is>
       </c>
       <c r="D35" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E35" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F35" t="inlineStr">
         <is>
-          <t/>
+          <t>VP08</t>
         </is>
       </c>
       <c r="G35" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H35" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="36">
       <c r="A36" t="inlineStr">
         <is>
-          <t>R$ 55.500,00</t>
+          <t>R$ 194.550,00</t>
         </is>
       </c>
       <c r="B36" t="inlineStr">
         <is>
-          <t>R$ 12.500,00</t>
+          <t>R$ 102.900,00</t>
         </is>
       </c>
       <c r="C36" t="inlineStr">
         <is>
-          <t>30 X 2.099,00</t>
+          <t>47 X 3.126,00</t>
         </is>
       </c>
       <c r="D36" t="inlineStr">
         <is>
           <t>Porto Seguro</t>
         </is>
       </c>
       <c r="E36" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F36" t="inlineStr">
         <is>
-          <t/>
+          <t>VP05</t>
         </is>
       </c>
       <c r="G36" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H36" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
     <row r="37">
       <c r="A37" t="inlineStr">
         <is>
-          <t>R$ 55.900,00</t>
+          <t>R$ 317.000,00</t>
         </is>
       </c>
       <c r="B37" t="inlineStr">
         <is>
-          <t>R$ 11.550,00</t>
+          <t>R$ 126.763,00</t>
         </is>
       </c>
       <c r="C37" t="inlineStr">
         <is>
-          <t>27 X 2.242,80</t>
+          <t>80 x 3.921,00</t>
         </is>
       </c>
       <c r="D37" t="inlineStr">
         <is>
-          <t>Porto Seguro</t>
+          <t>Caixa XS5</t>
         </is>
       </c>
       <c r="E37" t="inlineStr">
         <is>
           <t>Disponível</t>
         </is>
       </c>
       <c r="F37" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="G37" t="inlineStr">
         <is>
-          <t>15/06/2026</t>
+          <t>15/10/2026</t>
         </is>
       </c>
       <c r="H37" t="inlineStr">
-        <is>
-[...2142 lines deleted...]
-      <c r="H88" t="inlineStr">
         <is>
           <t>contempladosp.com.br</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>